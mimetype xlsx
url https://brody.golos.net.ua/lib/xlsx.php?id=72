--- v0 (2025-12-13)
+++ v1 (2026-06-20)
@@ -29,104 +29,104 @@
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="116">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>LV сесія VII скликання</t>
   </si>
   <si>
     <t>Бродівська міська рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
     <t>Майброда Ігор Володимирович</t>
   </si>
   <si>
+    <t>Маєвич Юрій Васильович</t>
+  </si>
+  <si>
+    <t>Дудчак Андрій Богданович</t>
+  </si>
+  <si>
+    <t>Белей Анатолій Андрійович</t>
+  </si>
+  <si>
+    <t>Гайченя Іван Іванович</t>
+  </si>
+  <si>
+    <t>Преснер Василь Казимирович</t>
+  </si>
+  <si>
+    <t>Нос Тарас Михайлович</t>
+  </si>
+  <si>
+    <t>Левус Іван Володимирович</t>
+  </si>
+  <si>
+    <t>Бакай Світлана Василівна</t>
+  </si>
+  <si>
+    <t>Габрилюк Юрій Тарасович</t>
+  </si>
+  <si>
+    <t>Кулієвич Світлана Петрівна</t>
+  </si>
+  <si>
+    <t>Кравчук Юрій Омельянович</t>
+  </si>
+  <si>
+    <t>Біль Валентина Іванівна</t>
+  </si>
+  <si>
+    <t>Казмірчук Олег Ярославович</t>
+  </si>
+  <si>
+    <t>Олеха Ірина Маркіянівна</t>
+  </si>
+  <si>
+    <t>Бакай Микола Павлович</t>
+  </si>
+  <si>
+    <t>Ангеляшко Сергій Михайлович</t>
+  </si>
+  <si>
     <t>Семенюк Людмила Йосипівна</t>
   </si>
   <si>
-    <t>Маєвич Юрій Васильович</t>
-[...1 lines deleted...]
-  <si>
     <t>Сержан Юрій Васильович</t>
   </si>
   <si>
-    <t>Дудчак Андрій Богданович</t>
-[...43 lines deleted...]
-  <si>
     <t>Тимусь Мирослав Ярославович</t>
   </si>
   <si>
     <t>Фігун Андрій Степанович</t>
   </si>
   <si>
     <t>Чунгін Михайло Петрович</t>
   </si>
   <si>
     <t>Шелест Людмила Василівна</t>
   </si>
   <si>
     <t>Шира Степан Васильович</t>
   </si>
   <si>
     <t>Старик Михайло Іванович</t>
   </si>
   <si>
     <t>Шинькар Володимир Іванович</t>
   </si>
   <si>
     <t>Сидорчук Людмила Петрівна</t>
   </si>
   <si>
     <t>20.10.20  11:16:01</t>
@@ -308,87 +308,87 @@
   <si>
     <t>20.10.20  12:41:33</t>
   </si>
   <si>
     <t>20.10.20  12:42:40</t>
   </si>
   <si>
     <t>20.10.20  12:43:55</t>
   </si>
   <si>
     <t>20.10.20  12:48:48</t>
   </si>
   <si>
     <t>За: 13</t>
   </si>
   <si>
     <t>20.10.20  12:53:19</t>
   </si>
   <si>
     <t>За: 0</t>
   </si>
   <si>
     <t>За: 35</t>
   </si>
   <si>
+    <t>За: 36</t>
+  </si>
+  <si>
+    <t>За: 34</t>
+  </si>
+  <si>
     <t>За: 33</t>
   </si>
   <si>
-    <t>За: 36</t>
-[...4 lines deleted...]
-  <si>
     <t>За: 31</t>
   </si>
   <si>
     <t>За: 4</t>
   </si>
   <si>
     <t>За: 32</t>
   </si>
   <si>
     <t>Утр.: 0</t>
   </si>
   <si>
     <t>Утр.: 3</t>
   </si>
   <si>
     <t>Не голос.: 0</t>
   </si>
   <si>
     <t>Не голос.: 1</t>
   </si>
   <si>
+    <t>Не голос.: 19</t>
+  </si>
+  <si>
+    <t>Не голос.: 2</t>
+  </si>
+  <si>
     <t>Не голос.: 3</t>
-  </si>
-[...4 lines deleted...]
-    <t>Не голос.: 2</t>
   </si>
   <si>
     <t>Не голос.: 4</t>
   </si>
   <si>
     <t>Не голос.: 32</t>
   </si>
   <si>
     <t>Відсут.: 36</t>
   </si>
   <si>
     <t>Відсут.: 0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
@@ -600,75 +600,75 @@
       <c r="D2" t="s">
         <v>34</v>
       </c>
       <c r="E2" t="s">
         <v>35</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2" t="s">
         <v>37</v>
       </c>
       <c r="H2" t="s">
         <v>38</v>
       </c>
       <c r="I2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J2" t="s" s="5">
         <v>40</v>
       </c>
       <c r="K2" t="s" s="5">
         <v>40</v>
       </c>
       <c r="L2" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M2" t="s" s="5">
         <v>40</v>
       </c>
       <c r="N2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="O2" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="P2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Q2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="R2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="S2" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T2" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U2" t="s" s="5">
         <v>40</v>
       </c>
       <c r="V2" t="s" s="5">
         <v>40</v>
       </c>
       <c r="W2" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X2" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y2" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z2" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA2" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB2" t="s" s="5">
         <v>40</v>
       </c>
@@ -707,75 +707,75 @@
       <c r="D3" t="s">
         <v>34</v>
       </c>
       <c r="E3" t="s">
         <v>35</v>
       </c>
       <c r="F3" t="s">
         <v>36</v>
       </c>
       <c r="G3" t="s">
         <v>37</v>
       </c>
       <c r="H3" t="s">
         <v>38</v>
       </c>
       <c r="I3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J3" t="s" s="5">
         <v>40</v>
       </c>
       <c r="K3" t="s" s="5">
         <v>40</v>
       </c>
       <c r="L3" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M3" t="s" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="O3" t="s" s="5">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="P3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Q3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="R3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="S3" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T3" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U3" t="s" s="5">
         <v>40</v>
       </c>
       <c r="V3" t="s" s="5">
         <v>40</v>
       </c>
       <c r="W3" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X3" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y3" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z3" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA3" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB3" t="s" s="5">
         <v>40</v>
       </c>
@@ -816,75 +816,75 @@
       <c r="D4" t="s">
         <v>34</v>
       </c>
       <c r="E4" t="s">
         <v>35</v>
       </c>
       <c r="F4" t="s">
         <v>45</v>
       </c>
       <c r="G4" t="s">
         <v>37</v>
       </c>
       <c r="H4" t="s">
         <v>38</v>
       </c>
       <c r="I4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J4" t="s" s="5">
         <v>40</v>
       </c>
       <c r="K4" t="s" s="5">
         <v>40</v>
       </c>
       <c r="L4" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M4" t="s" s="5">
         <v>40</v>
       </c>
       <c r="N4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="O4" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="P4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Q4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="R4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="S4" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T4" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U4" t="s" s="5">
         <v>40</v>
       </c>
       <c r="V4" t="s" s="5">
         <v>40</v>
       </c>
       <c r="W4" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X4" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y4" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z4" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA4" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB4" t="s" s="5">
         <v>40</v>
       </c>
@@ -923,84 +923,84 @@
       <c r="D5" t="s">
         <v>34</v>
       </c>
       <c r="E5" t="s">
         <v>35</v>
       </c>
       <c r="F5" t="s">
         <v>36</v>
       </c>
       <c r="G5" t="s">
         <v>37</v>
       </c>
       <c r="H5" t="s">
         <v>38</v>
       </c>
       <c r="I5" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J5" t="s" s="5">
         <v>40</v>
       </c>
       <c r="K5" t="s" s="5">
         <v>40</v>
       </c>
       <c r="L5" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M5" t="s" s="5">
         <v>40</v>
       </c>
       <c r="N5" t="s" s="5">
         <v>39</v>
       </c>
       <c r="O5" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="P5" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Q5" t="s" s="5">
         <v>39</v>
       </c>
       <c r="R5" t="s" s="5">
         <v>39</v>
       </c>
       <c r="S5" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T5" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U5" t="s" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="V5" t="s" s="5">
         <v>40</v>
       </c>
       <c r="W5" t="s" s="5">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="X5" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y5" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z5" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA5" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB5" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AC5" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AD5" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AE5" t="s" s="5">
         <v>40</v>
       </c>
@@ -1032,75 +1032,75 @@
       <c r="D6" t="s">
         <v>34</v>
       </c>
       <c r="E6" t="s">
         <v>35</v>
       </c>
       <c r="F6" t="s">
         <v>49</v>
       </c>
       <c r="G6" t="s">
         <v>37</v>
       </c>
       <c r="H6" t="s">
         <v>38</v>
       </c>
       <c r="I6" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J6" t="s" s="5">
         <v>40</v>
       </c>
       <c r="K6" t="s" s="5">
         <v>40</v>
       </c>
       <c r="L6" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M6" t="s" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N6" t="s" s="5">
         <v>39</v>
       </c>
       <c r="O6" t="s" s="5">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="P6" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Q6" t="s" s="5">
         <v>39</v>
       </c>
       <c r="R6" t="s" s="5">
         <v>39</v>
       </c>
       <c r="S6" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T6" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U6" t="s" s="5">
         <v>40</v>
       </c>
       <c r="V6" t="s" s="5">
         <v>40</v>
       </c>
       <c r="W6" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X6" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y6" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z6" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA6" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB6" t="s" s="5">
         <v>40</v>
       </c>
@@ -1141,75 +1141,75 @@
       <c r="D7" t="s">
         <v>34</v>
       </c>
       <c r="E7" t="s">
         <v>35</v>
       </c>
       <c r="F7" t="s">
         <v>49</v>
       </c>
       <c r="G7" t="s">
         <v>37</v>
       </c>
       <c r="H7" t="s">
         <v>38</v>
       </c>
       <c r="I7" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J7" t="s" s="5">
         <v>40</v>
       </c>
       <c r="K7" t="s" s="5">
         <v>40</v>
       </c>
       <c r="L7" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M7" t="s" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N7" t="s" s="5">
         <v>39</v>
       </c>
       <c r="O7" t="s" s="5">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="P7" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Q7" t="s" s="5">
         <v>39</v>
       </c>
       <c r="R7" t="s" s="5">
         <v>39</v>
       </c>
       <c r="S7" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T7" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U7" t="s" s="5">
         <v>40</v>
       </c>
       <c r="V7" t="s" s="5">
         <v>40</v>
       </c>
       <c r="W7" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X7" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y7" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z7" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA7" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB7" t="s" s="5">
         <v>40</v>
       </c>
@@ -1250,75 +1250,75 @@
       <c r="D8" t="s">
         <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>35</v>
       </c>
       <c r="F8" t="s">
         <v>49</v>
       </c>
       <c r="G8" t="s">
         <v>37</v>
       </c>
       <c r="H8" t="s">
         <v>38</v>
       </c>
       <c r="I8" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J8" t="s" s="5">
         <v>40</v>
       </c>
       <c r="K8" t="s" s="5">
         <v>40</v>
       </c>
       <c r="L8" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M8" t="s" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N8" t="s" s="5">
         <v>39</v>
       </c>
       <c r="O8" t="s" s="5">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="P8" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Q8" t="s" s="5">
         <v>39</v>
       </c>
       <c r="R8" t="s" s="5">
         <v>39</v>
       </c>
       <c r="S8" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T8" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U8" t="s" s="5">
         <v>40</v>
       </c>
       <c r="V8" t="s" s="5">
         <v>40</v>
       </c>
       <c r="W8" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X8" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y8" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z8" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA8" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB8" t="s" s="5">
         <v>40</v>
       </c>
@@ -1359,75 +1359,75 @@
       <c r="D9" t="s">
         <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>35</v>
       </c>
       <c r="F9" t="s">
         <v>49</v>
       </c>
       <c r="G9" t="s">
         <v>37</v>
       </c>
       <c r="H9" t="s">
         <v>38</v>
       </c>
       <c r="I9" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J9" t="s" s="5">
         <v>40</v>
       </c>
       <c r="K9" t="s" s="5">
         <v>40</v>
       </c>
       <c r="L9" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M9" t="s" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N9" t="s" s="5">
         <v>39</v>
       </c>
       <c r="O9" t="s" s="5">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="P9" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Q9" t="s" s="5">
         <v>39</v>
       </c>
       <c r="R9" t="s" s="5">
         <v>39</v>
       </c>
       <c r="S9" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T9" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U9" t="s" s="5">
         <v>40</v>
       </c>
       <c r="V9" t="s" s="5">
         <v>40</v>
       </c>
       <c r="W9" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X9" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y9" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z9" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA9" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB9" t="s" s="5">
         <v>40</v>
       </c>
@@ -1468,75 +1468,75 @@
       <c r="D10" t="s">
         <v>34</v>
       </c>
       <c r="E10" t="s">
         <v>35</v>
       </c>
       <c r="F10" t="s">
         <v>49</v>
       </c>
       <c r="G10" t="s">
         <v>37</v>
       </c>
       <c r="H10" t="s">
         <v>38</v>
       </c>
       <c r="I10" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J10" t="s" s="5">
         <v>40</v>
       </c>
       <c r="K10" t="s" s="5">
         <v>40</v>
       </c>
       <c r="L10" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M10" t="s" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N10" t="s" s="5">
         <v>39</v>
       </c>
       <c r="O10" t="s" s="5">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="P10" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Q10" t="s" s="5">
         <v>39</v>
       </c>
       <c r="R10" t="s" s="5">
         <v>39</v>
       </c>
       <c r="S10" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T10" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U10" t="s" s="5">
         <v>40</v>
       </c>
       <c r="V10" t="s" s="5">
         <v>40</v>
       </c>
       <c r="W10" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X10" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y10" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z10" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA10" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB10" t="s" s="5">
         <v>40</v>
       </c>
@@ -1577,75 +1577,75 @@
       <c r="D11" t="s">
         <v>34</v>
       </c>
       <c r="E11" t="s">
         <v>35</v>
       </c>
       <c r="F11" t="s">
         <v>55</v>
       </c>
       <c r="G11" t="s">
         <v>56</v>
       </c>
       <c r="H11" t="s">
         <v>57</v>
       </c>
       <c r="I11" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J11" t="s" s="5">
         <v>40</v>
       </c>
       <c r="K11" t="s" s="5">
         <v>40</v>
       </c>
       <c r="L11" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M11" t="s" s="5">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="N11" t="s" s="5">
         <v>39</v>
       </c>
       <c r="O11" t="s" s="5">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="P11" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Q11" t="s" s="5">
         <v>39</v>
       </c>
       <c r="R11" t="s" s="5">
         <v>39</v>
       </c>
       <c r="S11" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T11" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U11" t="s" s="5">
         <v>40</v>
       </c>
       <c r="V11" t="s" s="5">
         <v>40</v>
       </c>
       <c r="W11" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X11" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y11" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z11" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA11" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB11" t="s" s="5">
         <v>40</v>
       </c>
@@ -1684,75 +1684,75 @@
       <c r="D12" t="s">
         <v>34</v>
       </c>
       <c r="E12" t="s">
         <v>35</v>
       </c>
       <c r="F12" t="s">
         <v>49</v>
       </c>
       <c r="G12" t="s">
         <v>37</v>
       </c>
       <c r="H12" t="s">
         <v>38</v>
       </c>
       <c r="I12" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J12" t="s" s="5">
         <v>40</v>
       </c>
       <c r="K12" t="s" s="5">
         <v>40</v>
       </c>
       <c r="L12" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M12" t="s" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N12" t="s" s="5">
         <v>39</v>
       </c>
       <c r="O12" t="s" s="5">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="P12" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Q12" t="s" s="5">
         <v>39</v>
       </c>
       <c r="R12" t="s" s="5">
         <v>39</v>
       </c>
       <c r="S12" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T12" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U12" t="s" s="5">
         <v>40</v>
       </c>
       <c r="V12" t="s" s="5">
         <v>40</v>
       </c>
       <c r="W12" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X12" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y12" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z12" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA12" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB12" t="s" s="5">
         <v>40</v>
       </c>
@@ -1793,96 +1793,96 @@
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" t="s">
         <v>35</v>
       </c>
       <c r="F13" t="s">
         <v>63</v>
       </c>
       <c r="G13" t="s">
         <v>37</v>
       </c>
       <c r="H13" t="s">
         <v>57</v>
       </c>
       <c r="I13" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J13" t="s" s="5">
         <v>40</v>
       </c>
       <c r="K13" t="s" s="5">
         <v>40</v>
       </c>
       <c r="L13" t="s" s="5">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="M13" t="s" s="5">
         <v>40</v>
       </c>
       <c r="N13" t="s" s="5">
         <v>39</v>
       </c>
       <c r="O13" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="P13" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Q13" t="s" s="5">
         <v>39</v>
       </c>
       <c r="R13" t="s" s="5">
         <v>39</v>
       </c>
       <c r="S13" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T13" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U13" t="s" s="5">
         <v>40</v>
       </c>
       <c r="V13" t="s" s="5">
         <v>40</v>
       </c>
       <c r="W13" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X13" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y13" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z13" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA13" t="s" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AB13" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AC13" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AD13" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AE13" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AF13" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AG13" t="s" s="5">
         <v>41</v>
       </c>
       <c r="AH13" t="s" s="5">
         <v>59</v>
       </c>
       <c r="AI13" t="s" s="5">
         <v>39</v>
       </c>
@@ -1902,84 +1902,84 @@
       <c r="D14" t="s">
         <v>34</v>
       </c>
       <c r="E14" t="s">
         <v>35</v>
       </c>
       <c r="F14" t="s">
         <v>63</v>
       </c>
       <c r="G14" t="s">
         <v>37</v>
       </c>
       <c r="H14" t="s">
         <v>38</v>
       </c>
       <c r="I14" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J14" t="s" s="5">
         <v>40</v>
       </c>
       <c r="K14" t="s" s="5">
         <v>40</v>
       </c>
       <c r="L14" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M14" t="s" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N14" t="s" s="5">
         <v>39</v>
       </c>
       <c r="O14" t="s" s="5">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="P14" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Q14" t="s" s="5">
         <v>39</v>
       </c>
       <c r="R14" t="s" s="5">
         <v>39</v>
       </c>
       <c r="S14" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T14" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U14" t="s" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="V14" t="s" s="5">
         <v>40</v>
       </c>
       <c r="W14" t="s" s="5">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="X14" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y14" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z14" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA14" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB14" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AC14" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AD14" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AE14" t="s" s="5">
         <v>40</v>
       </c>
@@ -2011,81 +2011,81 @@
       <c r="D15" t="s">
         <v>34</v>
       </c>
       <c r="E15" t="s">
         <v>35</v>
       </c>
       <c r="F15" t="s">
         <v>63</v>
       </c>
       <c r="G15" t="s">
         <v>37</v>
       </c>
       <c r="H15" t="s">
         <v>38</v>
       </c>
       <c r="I15" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J15" t="s" s="5">
         <v>40</v>
       </c>
       <c r="K15" t="s" s="5">
         <v>40</v>
       </c>
       <c r="L15" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M15" t="s" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N15" t="s" s="5">
         <v>39</v>
       </c>
       <c r="O15" t="s" s="5">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="P15" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Q15" t="s" s="5">
         <v>39</v>
       </c>
       <c r="R15" t="s" s="5">
         <v>39</v>
       </c>
       <c r="S15" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T15" t="s" s="5">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="U15" t="s" s="5">
         <v>40</v>
       </c>
       <c r="V15" t="s" s="5">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="W15" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X15" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y15" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z15" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA15" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB15" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AC15" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AD15" t="s" s="5">
         <v>40</v>
       </c>
@@ -2120,75 +2120,75 @@
       <c r="D16" t="s">
         <v>34</v>
       </c>
       <c r="E16" t="s">
         <v>35</v>
       </c>
       <c r="F16" t="s">
         <v>36</v>
       </c>
       <c r="G16" t="s">
         <v>37</v>
       </c>
       <c r="H16" t="s">
         <v>38</v>
       </c>
       <c r="I16" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J16" t="s" s="5">
         <v>40</v>
       </c>
       <c r="K16" t="s" s="5">
         <v>40</v>
       </c>
       <c r="L16" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M16" t="s" s="5">
         <v>40</v>
       </c>
       <c r="N16" t="s" s="5">
         <v>39</v>
       </c>
       <c r="O16" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="P16" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Q16" t="s" s="5">
         <v>39</v>
       </c>
       <c r="R16" t="s" s="5">
         <v>39</v>
       </c>
       <c r="S16" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T16" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U16" t="s" s="5">
         <v>40</v>
       </c>
       <c r="V16" t="s" s="5">
         <v>40</v>
       </c>
       <c r="W16" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X16" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y16" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z16" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA16" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB16" t="s" s="5">
         <v>40</v>
       </c>
@@ -2229,96 +2229,96 @@
       <c r="D17" t="s">
         <v>34</v>
       </c>
       <c r="E17" t="s">
         <v>35</v>
       </c>
       <c r="F17" t="s">
         <v>63</v>
       </c>
       <c r="G17" t="s">
         <v>37</v>
       </c>
       <c r="H17" t="s">
         <v>38</v>
       </c>
       <c r="I17" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J17" t="s" s="5">
         <v>40</v>
       </c>
       <c r="K17" t="s" s="5">
         <v>40</v>
       </c>
       <c r="L17" t="s" s="5">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="M17" t="s" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N17" t="s" s="5">
         <v>39</v>
       </c>
       <c r="O17" t="s" s="5">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="P17" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Q17" t="s" s="5">
         <v>39</v>
       </c>
       <c r="R17" t="s" s="5">
         <v>39</v>
       </c>
       <c r="S17" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T17" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U17" t="s" s="5">
         <v>40</v>
       </c>
       <c r="V17" t="s" s="5">
         <v>40</v>
       </c>
       <c r="W17" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X17" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y17" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z17" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA17" t="s" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AB17" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AC17" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AD17" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AE17" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AF17" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AG17" t="s" s="5">
         <v>41</v>
       </c>
       <c r="AH17" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AI17" t="s" s="5">
         <v>39</v>
       </c>
@@ -2338,75 +2338,75 @@
       <c r="D18" t="s">
         <v>69</v>
       </c>
       <c r="E18" t="s">
         <v>35</v>
       </c>
       <c r="F18" t="s">
         <v>36</v>
       </c>
       <c r="G18" t="s">
         <v>37</v>
       </c>
       <c r="H18" t="s">
         <v>38</v>
       </c>
       <c r="I18" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J18" t="s" s="5">
         <v>40</v>
       </c>
       <c r="K18" t="s" s="5">
         <v>40</v>
       </c>
       <c r="L18" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M18" t="s" s="5">
         <v>40</v>
       </c>
       <c r="N18" t="s" s="5">
         <v>39</v>
       </c>
       <c r="O18" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="P18" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Q18" t="s" s="5">
         <v>39</v>
       </c>
       <c r="R18" t="s" s="5">
         <v>39</v>
       </c>
       <c r="S18" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T18" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U18" t="s" s="5">
         <v>40</v>
       </c>
       <c r="V18" t="s" s="5">
         <v>40</v>
       </c>
       <c r="W18" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X18" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y18" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z18" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA18" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB18" t="s" s="5">
         <v>40</v>
       </c>
@@ -2447,75 +2447,75 @@
       <c r="D19" t="s">
         <v>71</v>
       </c>
       <c r="E19" t="s">
         <v>35</v>
       </c>
       <c r="F19" t="s">
         <v>49</v>
       </c>
       <c r="G19" t="s">
         <v>37</v>
       </c>
       <c r="H19" t="s">
         <v>38</v>
       </c>
       <c r="I19" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J19" t="s" s="5">
         <v>40</v>
       </c>
       <c r="K19" t="s" s="5">
         <v>40</v>
       </c>
       <c r="L19" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M19" t="s" s="5">
         <v>40</v>
       </c>
       <c r="N19" t="s" s="5">
         <v>39</v>
       </c>
       <c r="O19" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="P19" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Q19" t="s" s="5">
         <v>39</v>
       </c>
       <c r="R19" t="s" s="5">
         <v>39</v>
       </c>
       <c r="S19" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T19" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U19" t="s" s="5">
         <v>40</v>
       </c>
       <c r="V19" t="s" s="5">
         <v>40</v>
       </c>
       <c r="W19" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X19" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y19" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z19" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA19" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB19" t="s" s="5">
         <v>40</v>
       </c>
@@ -2556,75 +2556,75 @@
       <c r="D20" t="s">
         <v>73</v>
       </c>
       <c r="E20" t="s">
         <v>35</v>
       </c>
       <c r="F20" t="s">
         <v>49</v>
       </c>
       <c r="G20" t="s">
         <v>37</v>
       </c>
       <c r="H20" t="s">
         <v>38</v>
       </c>
       <c r="I20" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J20" t="s" s="5">
         <v>40</v>
       </c>
       <c r="K20" t="s" s="5">
         <v>40</v>
       </c>
       <c r="L20" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M20" t="s" s="5">
         <v>40</v>
       </c>
       <c r="N20" t="s" s="5">
         <v>39</v>
       </c>
       <c r="O20" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="P20" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Q20" t="s" s="5">
         <v>39</v>
       </c>
       <c r="R20" t="s" s="5">
         <v>39</v>
       </c>
       <c r="S20" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T20" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U20" t="s" s="5">
         <v>40</v>
       </c>
       <c r="V20" t="s" s="5">
         <v>40</v>
       </c>
       <c r="W20" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X20" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y20" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z20" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA20" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB20" t="s" s="5">
         <v>40</v>
       </c>
@@ -2665,75 +2665,75 @@
       <c r="D21" t="s">
         <v>34</v>
       </c>
       <c r="E21" t="s">
         <v>35</v>
       </c>
       <c r="F21" t="s">
         <v>63</v>
       </c>
       <c r="G21" t="s">
         <v>37</v>
       </c>
       <c r="H21" t="s">
         <v>38</v>
       </c>
       <c r="I21" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J21" t="s" s="5">
         <v>40</v>
       </c>
       <c r="K21" t="s" s="5">
         <v>40</v>
       </c>
       <c r="L21" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M21" t="s" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N21" t="s" s="5">
         <v>39</v>
       </c>
       <c r="O21" t="s" s="5">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="P21" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Q21" t="s" s="5">
         <v>39</v>
       </c>
       <c r="R21" t="s" s="5">
         <v>39</v>
       </c>
       <c r="S21" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T21" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U21" t="s" s="5">
         <v>40</v>
       </c>
       <c r="V21" t="s" s="5">
         <v>40</v>
       </c>
       <c r="W21" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X21" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y21" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z21" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA21" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB21" t="s" s="5">
         <v>40</v>
       </c>
@@ -2774,75 +2774,75 @@
       <c r="D22" t="s">
         <v>34</v>
       </c>
       <c r="E22" t="s">
         <v>35</v>
       </c>
       <c r="F22" t="s">
         <v>36</v>
       </c>
       <c r="G22" t="s">
         <v>37</v>
       </c>
       <c r="H22" t="s">
         <v>38</v>
       </c>
       <c r="I22" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J22" t="s" s="5">
         <v>40</v>
       </c>
       <c r="K22" t="s" s="5">
         <v>40</v>
       </c>
       <c r="L22" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M22" t="s" s="5">
         <v>40</v>
       </c>
       <c r="N22" t="s" s="5">
         <v>39</v>
       </c>
       <c r="O22" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="P22" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Q22" t="s" s="5">
         <v>39</v>
       </c>
       <c r="R22" t="s" s="5">
         <v>39</v>
       </c>
       <c r="S22" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T22" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U22" t="s" s="5">
         <v>40</v>
       </c>
       <c r="V22" t="s" s="5">
         <v>40</v>
       </c>
       <c r="W22" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X22" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y22" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z22" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA22" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB22" t="s" s="5">
         <v>40</v>
       </c>
@@ -2883,87 +2883,87 @@
       <c r="D23" t="s">
         <v>34</v>
       </c>
       <c r="E23" t="s">
         <v>35</v>
       </c>
       <c r="F23" t="s">
         <v>63</v>
       </c>
       <c r="G23" t="s">
         <v>37</v>
       </c>
       <c r="H23" t="s">
         <v>38</v>
       </c>
       <c r="I23" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J23" t="s" s="5">
         <v>40</v>
       </c>
       <c r="K23" t="s" s="5">
         <v>40</v>
       </c>
       <c r="L23" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M23" t="s" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N23" t="s" s="5">
         <v>39</v>
       </c>
       <c r="O23" t="s" s="5">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="P23" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Q23" t="s" s="5">
         <v>39</v>
       </c>
       <c r="R23" t="s" s="5">
         <v>39</v>
       </c>
       <c r="S23" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T23" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U23" t="s" s="5">
         <v>40</v>
       </c>
       <c r="V23" t="s" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W23" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X23" t="s" s="5">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="Y23" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z23" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA23" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB23" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AC23" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AD23" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AE23" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AF23" t="s" s="5">
         <v>39</v>
       </c>
@@ -2992,87 +2992,87 @@
       <c r="D24" t="s">
         <v>34</v>
       </c>
       <c r="E24" t="s">
         <v>35</v>
       </c>
       <c r="F24" t="s">
         <v>55</v>
       </c>
       <c r="G24" t="s">
         <v>37</v>
       </c>
       <c r="H24" t="s">
         <v>57</v>
       </c>
       <c r="I24" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J24" t="s" s="5">
         <v>40</v>
       </c>
       <c r="K24" t="s" s="5">
         <v>40</v>
       </c>
       <c r="L24" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M24" t="s" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N24" t="s" s="5">
         <v>39</v>
       </c>
       <c r="O24" t="s" s="5">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="P24" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Q24" t="s" s="5">
         <v>39</v>
       </c>
       <c r="R24" t="s" s="5">
         <v>39</v>
       </c>
       <c r="S24" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T24" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U24" t="s" s="5">
         <v>40</v>
       </c>
       <c r="V24" t="s" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W24" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X24" t="s" s="5">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="Y24" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z24" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA24" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB24" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AC24" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AD24" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AE24" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AF24" t="s" s="5">
         <v>39</v>
       </c>
@@ -3101,75 +3101,75 @@
       <c r="D25" t="s">
         <v>34</v>
       </c>
       <c r="E25" t="s">
         <v>35</v>
       </c>
       <c r="F25" t="s">
         <v>49</v>
       </c>
       <c r="G25" t="s">
         <v>37</v>
       </c>
       <c r="H25" t="s">
         <v>38</v>
       </c>
       <c r="I25" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J25" t="s" s="5">
         <v>40</v>
       </c>
       <c r="K25" t="s" s="5">
         <v>40</v>
       </c>
       <c r="L25" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M25" t="s" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N25" t="s" s="5">
         <v>39</v>
       </c>
       <c r="O25" t="s" s="5">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="P25" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Q25" t="s" s="5">
         <v>39</v>
       </c>
       <c r="R25" t="s" s="5">
         <v>39</v>
       </c>
       <c r="S25" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T25" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U25" t="s" s="5">
         <v>40</v>
       </c>
       <c r="V25" t="s" s="5">
         <v>40</v>
       </c>
       <c r="W25" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X25" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y25" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z25" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA25" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB25" t="s" s="5">
         <v>40</v>
       </c>
@@ -3210,75 +3210,75 @@
       <c r="D26" t="s">
         <v>34</v>
       </c>
       <c r="E26" t="s">
         <v>35</v>
       </c>
       <c r="F26" t="s">
         <v>36</v>
       </c>
       <c r="G26" t="s">
         <v>37</v>
       </c>
       <c r="H26" t="s">
         <v>38</v>
       </c>
       <c r="I26" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J26" t="s" s="5">
         <v>40</v>
       </c>
       <c r="K26" t="s" s="5">
         <v>40</v>
       </c>
       <c r="L26" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M26" t="s" s="5">
         <v>40</v>
       </c>
       <c r="N26" t="s" s="5">
         <v>39</v>
       </c>
       <c r="O26" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="P26" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Q26" t="s" s="5">
         <v>39</v>
       </c>
       <c r="R26" t="s" s="5">
         <v>39</v>
       </c>
       <c r="S26" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T26" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U26" t="s" s="5">
         <v>40</v>
       </c>
       <c r="V26" t="s" s="5">
         <v>40</v>
       </c>
       <c r="W26" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X26" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y26" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z26" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA26" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB26" t="s" s="5">
         <v>40</v>
       </c>
@@ -3319,75 +3319,75 @@
       <c r="D27" t="s">
         <v>34</v>
       </c>
       <c r="E27" t="s">
         <v>35</v>
       </c>
       <c r="F27" t="s">
         <v>49</v>
       </c>
       <c r="G27" t="s">
         <v>37</v>
       </c>
       <c r="H27" t="s">
         <v>38</v>
       </c>
       <c r="I27" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J27" t="s" s="5">
         <v>40</v>
       </c>
       <c r="K27" t="s" s="5">
         <v>40</v>
       </c>
       <c r="L27" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M27" t="s" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N27" t="s" s="5">
         <v>39</v>
       </c>
       <c r="O27" t="s" s="5">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="P27" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Q27" t="s" s="5">
         <v>39</v>
       </c>
       <c r="R27" t="s" s="5">
         <v>39</v>
       </c>
       <c r="S27" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T27" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U27" t="s" s="5">
         <v>40</v>
       </c>
       <c r="V27" t="s" s="5">
         <v>40</v>
       </c>
       <c r="W27" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X27" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y27" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z27" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA27" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB27" t="s" s="5">
         <v>40</v>
       </c>
@@ -3428,75 +3428,75 @@
       <c r="D28" t="s">
         <v>34</v>
       </c>
       <c r="E28" t="s">
         <v>35</v>
       </c>
       <c r="F28" t="s">
         <v>49</v>
       </c>
       <c r="G28" t="s">
         <v>37</v>
       </c>
       <c r="H28" t="s">
         <v>38</v>
       </c>
       <c r="I28" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J28" t="s" s="5">
         <v>40</v>
       </c>
       <c r="K28" t="s" s="5">
         <v>40</v>
       </c>
       <c r="L28" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M28" t="s" s="5">
         <v>40</v>
       </c>
       <c r="N28" t="s" s="5">
         <v>39</v>
       </c>
       <c r="O28" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="P28" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Q28" t="s" s="5">
         <v>39</v>
       </c>
       <c r="R28" t="s" s="5">
         <v>39</v>
       </c>
       <c r="S28" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T28" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U28" t="s" s="5">
         <v>40</v>
       </c>
       <c r="V28" t="s" s="5">
         <v>40</v>
       </c>
       <c r="W28" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X28" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y28" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z28" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA28" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB28" t="s" s="5">
         <v>40</v>
       </c>
@@ -3534,96 +3534,96 @@
           <t>2093Про відмову у наданні дозволу на виготовлення проектів землеустрою щодо відведення земельних ділянок у власність для будівництва і обслуговування житлових будинків, господарських будівель і споруд на території міста Броди.</t>
         </is>
       </c>
       <c r="D29" t="s">
         <v>34</v>
       </c>
       <c r="E29" t="s">
         <v>83</v>
       </c>
       <c r="F29" t="s">
         <v>84</v>
       </c>
       <c r="G29" t="s">
         <v>85</v>
       </c>
       <c r="H29" t="s">
         <v>38</v>
       </c>
       <c r="I29" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J29" t="s" s="5">
         <v>41</v>
       </c>
       <c r="K29" t="s" s="5">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="L29" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M29" t="s" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N29" t="s" s="5">
         <v>39</v>
       </c>
       <c r="O29" t="s" s="5">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="P29" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Q29" t="s" s="5">
         <v>39</v>
       </c>
       <c r="R29" t="s" s="5">
         <v>39</v>
       </c>
       <c r="S29" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T29" t="s" s="5">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="U29" t="s" s="5">
         <v>40</v>
       </c>
       <c r="V29" t="s" s="5">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="W29" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X29" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y29" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z29" t="s" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA29" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB29" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AC29" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AD29" t="s" s="5">
         <v>58</v>
       </c>
       <c r="AE29" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AF29" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AG29" t="s" s="5">
         <v>41</v>
       </c>
       <c r="AH29" t="s" s="5">
         <v>58</v>
       </c>
@@ -3646,75 +3646,75 @@
       <c r="D30" t="s">
         <v>34</v>
       </c>
       <c r="E30" t="s">
         <v>35</v>
       </c>
       <c r="F30" t="s">
         <v>36</v>
       </c>
       <c r="G30" t="s">
         <v>37</v>
       </c>
       <c r="H30" t="s">
         <v>38</v>
       </c>
       <c r="I30" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J30" t="s" s="5">
         <v>40</v>
       </c>
       <c r="K30" t="s" s="5">
         <v>40</v>
       </c>
       <c r="L30" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M30" t="s" s="5">
         <v>40</v>
       </c>
       <c r="N30" t="s" s="5">
         <v>39</v>
       </c>
       <c r="O30" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="P30" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Q30" t="s" s="5">
         <v>39</v>
       </c>
       <c r="R30" t="s" s="5">
         <v>39</v>
       </c>
       <c r="S30" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T30" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U30" t="s" s="5">
         <v>40</v>
       </c>
       <c r="V30" t="s" s="5">
         <v>40</v>
       </c>
       <c r="W30" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X30" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y30" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z30" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA30" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB30" t="s" s="5">
         <v>40</v>
       </c>
@@ -3753,75 +3753,75 @@
       <c r="D31" t="s">
         <v>34</v>
       </c>
       <c r="E31" t="s">
         <v>35</v>
       </c>
       <c r="F31" t="s">
         <v>36</v>
       </c>
       <c r="G31" t="s">
         <v>37</v>
       </c>
       <c r="H31" t="s">
         <v>38</v>
       </c>
       <c r="I31" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J31" t="s" s="5">
         <v>40</v>
       </c>
       <c r="K31" t="s" s="5">
         <v>40</v>
       </c>
       <c r="L31" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M31" t="s" s="5">
         <v>40</v>
       </c>
       <c r="N31" t="s" s="5">
         <v>39</v>
       </c>
       <c r="O31" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="P31" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Q31" t="s" s="5">
         <v>39</v>
       </c>
       <c r="R31" t="s" s="5">
         <v>39</v>
       </c>
       <c r="S31" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T31" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U31" t="s" s="5">
         <v>40</v>
       </c>
       <c r="V31" t="s" s="5">
         <v>40</v>
       </c>
       <c r="W31" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X31" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y31" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z31" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA31" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB31" t="s" s="5">
         <v>40</v>
       </c>
@@ -3860,75 +3860,75 @@
       <c r="D32" t="s">
         <v>34</v>
       </c>
       <c r="E32" t="s">
         <v>35</v>
       </c>
       <c r="F32" t="s">
         <v>36</v>
       </c>
       <c r="G32" t="s">
         <v>37</v>
       </c>
       <c r="H32" t="s">
         <v>38</v>
       </c>
       <c r="I32" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J32" t="s" s="5">
         <v>40</v>
       </c>
       <c r="K32" t="s" s="5">
         <v>40</v>
       </c>
       <c r="L32" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M32" t="s" s="5">
         <v>40</v>
       </c>
       <c r="N32" t="s" s="5">
         <v>39</v>
       </c>
       <c r="O32" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="P32" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Q32" t="s" s="5">
         <v>39</v>
       </c>
       <c r="R32" t="s" s="5">
         <v>39</v>
       </c>
       <c r="S32" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T32" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U32" t="s" s="5">
         <v>40</v>
       </c>
       <c r="V32" t="s" s="5">
         <v>40</v>
       </c>
       <c r="W32" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X32" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y32" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z32" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA32" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB32" t="s" s="5">
         <v>40</v>
       </c>
@@ -3969,75 +3969,75 @@
       <c r="D33" t="s">
         <v>34</v>
       </c>
       <c r="E33" t="s">
         <v>35</v>
       </c>
       <c r="F33" t="s">
         <v>36</v>
       </c>
       <c r="G33" t="s">
         <v>37</v>
       </c>
       <c r="H33" t="s">
         <v>38</v>
       </c>
       <c r="I33" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J33" t="s" s="5">
         <v>40</v>
       </c>
       <c r="K33" t="s" s="5">
         <v>40</v>
       </c>
       <c r="L33" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M33" t="s" s="5">
         <v>40</v>
       </c>
       <c r="N33" t="s" s="5">
         <v>39</v>
       </c>
       <c r="O33" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="P33" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Q33" t="s" s="5">
         <v>39</v>
       </c>
       <c r="R33" t="s" s="5">
         <v>39</v>
       </c>
       <c r="S33" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T33" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U33" t="s" s="5">
         <v>40</v>
       </c>
       <c r="V33" t="s" s="5">
         <v>40</v>
       </c>
       <c r="W33" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X33" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y33" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z33" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA33" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB33" t="s" s="5">
         <v>40</v>
       </c>
@@ -4078,75 +4078,75 @@
       <c r="D34" t="s">
         <v>34</v>
       </c>
       <c r="E34" t="s">
         <v>35</v>
       </c>
       <c r="F34" t="s">
         <v>49</v>
       </c>
       <c r="G34" t="s">
         <v>37</v>
       </c>
       <c r="H34" t="s">
         <v>38</v>
       </c>
       <c r="I34" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J34" t="s" s="5">
         <v>40</v>
       </c>
       <c r="K34" t="s" s="5">
         <v>40</v>
       </c>
       <c r="L34" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M34" t="s" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N34" t="s" s="5">
         <v>39</v>
       </c>
       <c r="O34" t="s" s="5">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="P34" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Q34" t="s" s="5">
         <v>39</v>
       </c>
       <c r="R34" t="s" s="5">
         <v>39</v>
       </c>
       <c r="S34" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T34" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U34" t="s" s="5">
         <v>40</v>
       </c>
       <c r="V34" t="s" s="5">
         <v>40</v>
       </c>
       <c r="W34" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X34" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y34" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z34" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA34" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB34" t="s" s="5">
         <v>40</v>
       </c>
@@ -4187,75 +4187,75 @@
       <c r="D35" t="s">
         <v>34</v>
       </c>
       <c r="E35" t="s">
         <v>35</v>
       </c>
       <c r="F35" t="s">
         <v>49</v>
       </c>
       <c r="G35" t="s">
         <v>37</v>
       </c>
       <c r="H35" t="s">
         <v>38</v>
       </c>
       <c r="I35" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J35" t="s" s="5">
         <v>40</v>
       </c>
       <c r="K35" t="s" s="5">
         <v>40</v>
       </c>
       <c r="L35" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M35" t="s" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N35" t="s" s="5">
         <v>39</v>
       </c>
       <c r="O35" t="s" s="5">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="P35" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Q35" t="s" s="5">
         <v>39</v>
       </c>
       <c r="R35" t="s" s="5">
         <v>39</v>
       </c>
       <c r="S35" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T35" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U35" t="s" s="5">
         <v>40</v>
       </c>
       <c r="V35" t="s" s="5">
         <v>40</v>
       </c>
       <c r="W35" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X35" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y35" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z35" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA35" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB35" t="s" s="5">
         <v>40</v>
       </c>
@@ -4296,96 +4296,96 @@
       <c r="D36" t="s">
         <v>34</v>
       </c>
       <c r="E36" t="s">
         <v>83</v>
       </c>
       <c r="F36" t="s">
         <v>95</v>
       </c>
       <c r="G36" t="s">
         <v>37</v>
       </c>
       <c r="H36" t="s">
         <v>38</v>
       </c>
       <c r="I36" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J36" t="s" s="5">
         <v>40</v>
       </c>
       <c r="K36" t="s" s="5">
         <v>40</v>
       </c>
       <c r="L36" t="s" s="5">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="M36" t="s" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N36" t="s" s="5">
         <v>39</v>
       </c>
       <c r="O36" t="s" s="5">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="P36" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Q36" t="s" s="5">
         <v>39</v>
       </c>
       <c r="R36" t="s" s="5">
         <v>39</v>
       </c>
       <c r="S36" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T36" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U36" t="s" s="5">
         <v>40</v>
       </c>
       <c r="V36" t="s" s="5">
         <v>40</v>
       </c>
       <c r="W36" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X36" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y36" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z36" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA36" t="s" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AB36" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AC36" t="s" s="5">
         <v>41</v>
       </c>
       <c r="AD36" t="s" s="5">
         <v>41</v>
       </c>
       <c r="AE36" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AF36" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AG36" t="s" s="5">
         <v>41</v>
       </c>
       <c r="AH36" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AI36" t="s" s="5">
         <v>39</v>
       </c>
@@ -4405,75 +4405,75 @@
       <c r="D37" t="s">
         <v>34</v>
       </c>
       <c r="E37" t="s">
         <v>35</v>
       </c>
       <c r="F37" t="s">
         <v>49</v>
       </c>
       <c r="G37" t="s">
         <v>56</v>
       </c>
       <c r="H37" t="s">
         <v>38</v>
       </c>
       <c r="I37" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J37" t="s" s="5">
         <v>40</v>
       </c>
       <c r="K37" t="s" s="5">
         <v>40</v>
       </c>
       <c r="L37" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M37" t="s" s="5">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="N37" t="s" s="5">
         <v>39</v>
       </c>
       <c r="O37" t="s" s="5">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="P37" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Q37" t="s" s="5">
         <v>39</v>
       </c>
       <c r="R37" t="s" s="5">
         <v>39</v>
       </c>
       <c r="S37" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T37" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U37" t="s" s="5">
         <v>40</v>
       </c>
       <c r="V37" t="s" s="5">
         <v>40</v>
       </c>
       <c r="W37" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X37" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y37" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z37" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA37" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB37" t="s" s="5">
         <v>40</v>
       </c>
@@ -4493,154 +4493,154 @@
         <v>41</v>
       </c>
       <c r="AH37" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AI37" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="38">
       <c r="A38"/>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38" t="s">
         <v>97</v>
       </c>
       <c r="J38" t="s">
         <v>98</v>
       </c>
       <c r="K38" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L38" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="M38" t="s">
-        <v>100</v>
+        <v>63</v>
       </c>
       <c r="N38" t="s">
         <v>97</v>
       </c>
       <c r="O38" t="s">
-        <v>63</v>
+        <v>97</v>
       </c>
       <c r="P38" t="s">
         <v>97</v>
       </c>
       <c r="Q38" t="s">
         <v>97</v>
       </c>
       <c r="R38" t="s">
         <v>97</v>
       </c>
       <c r="S38" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="T38" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="U38" t="s">
         <v>100</v>
       </c>
       <c r="V38" t="s">
+        <v>100</v>
+      </c>
+      <c r="W38" t="s">
+        <v>99</v>
+      </c>
+      <c r="X38" t="s">
+        <v>99</v>
+      </c>
+      <c r="Y38" t="s">
+        <v>99</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA38" t="s">
         <v>101</v>
       </c>
-      <c r="W38" t="s">
-[...5 lines deleted...]
-      <c r="Y38" t="s">
+      <c r="AB38" t="s">
+        <v>99</v>
+      </c>
+      <c r="AC38" t="s">
         <v>100</v>
-      </c>
-[...10 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AD38" t="s">
         <v>102</v>
       </c>
       <c r="AE38" t="s">
         <v>98</v>
       </c>
       <c r="AF38" t="s">
         <v>97</v>
       </c>
       <c r="AG38" t="s">
         <v>103</v>
       </c>
       <c r="AH38" t="s">
         <v>104</v>
       </c>
       <c r="AI38" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="39">
       <c r="A39"/>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39" t="s">
         <v>37</v>
       </c>
       <c r="J39" t="s">
         <v>37</v>
       </c>
       <c r="K39" t="s">
         <v>37</v>
       </c>
       <c r="L39" t="s">
         <v>37</v>
       </c>
       <c r="M39" t="s">
-        <v>37</v>
+        <v>85</v>
       </c>
       <c r="N39" t="s">
         <v>37</v>
       </c>
       <c r="O39" t="s">
-        <v>85</v>
+        <v>37</v>
       </c>
       <c r="P39" t="s">
         <v>37</v>
       </c>
       <c r="Q39" t="s">
         <v>37</v>
       </c>
       <c r="R39" t="s">
         <v>37</v>
       </c>
       <c r="S39" t="s">
         <v>37</v>
       </c>
       <c r="T39" t="s">
         <v>37</v>
       </c>
       <c r="U39" t="s">
         <v>37</v>
       </c>
       <c r="V39" t="s">
         <v>37</v>
       </c>
       <c r="W39" t="s">
         <v>37</v>
       </c>
@@ -4766,169 +4766,169 @@
         <v>105</v>
       </c>
       <c r="AH40" t="s">
         <v>106</v>
       </c>
       <c r="AI40" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="41">
       <c r="A41"/>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41" t="s">
         <v>107</v>
       </c>
       <c r="J41" t="s">
         <v>108</v>
       </c>
       <c r="K41" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="L41" t="s">
+        <v>107</v>
+      </c>
+      <c r="M41" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="N41" t="s">
         <v>107</v>
       </c>
       <c r="O41" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="P41" t="s">
         <v>107</v>
       </c>
       <c r="Q41" t="s">
         <v>107</v>
       </c>
       <c r="R41" t="s">
         <v>107</v>
       </c>
       <c r="S41" t="s">
         <v>107</v>
       </c>
       <c r="T41" t="s">
+        <v>110</v>
+      </c>
+      <c r="U41" t="s">
+        <v>110</v>
+      </c>
+      <c r="V41" t="s">
+        <v>110</v>
+      </c>
+      <c r="W41" t="s">
         <v>107</v>
       </c>
-      <c r="U41" t="s">
+      <c r="X41" t="s">
         <v>107</v>
-      </c>
-[...7 lines deleted...]
-        <v>111</v>
       </c>
       <c r="Y41" t="s">
         <v>107</v>
       </c>
       <c r="Z41" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AA41" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="AB41" t="s">
         <v>107</v>
       </c>
       <c r="AC41" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="AD41" t="s">
         <v>112</v>
       </c>
       <c r="AE41" t="s">
         <v>108</v>
       </c>
       <c r="AF41" t="s">
         <v>107</v>
       </c>
       <c r="AG41" t="s">
         <v>113</v>
       </c>
       <c r="AH41" t="s">
         <v>107</v>
       </c>
       <c r="AI41" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="42">
       <c r="A42"/>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42" t="s">
         <v>114</v>
       </c>
       <c r="J42" t="s">
         <v>115</v>
       </c>
       <c r="K42" t="s">
         <v>115</v>
       </c>
       <c r="L42" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="M42" t="s">
         <v>115</v>
       </c>
       <c r="N42" t="s">
         <v>114</v>
       </c>
       <c r="O42" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="P42" t="s">
         <v>114</v>
       </c>
       <c r="Q42" t="s">
         <v>114</v>
       </c>
       <c r="R42" t="s">
         <v>114</v>
       </c>
       <c r="S42" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="T42" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="U42" t="s">
         <v>115</v>
       </c>
       <c r="V42" t="s">
         <v>115</v>
       </c>
       <c r="W42" t="s">
         <v>115</v>
       </c>
       <c r="X42" t="s">
         <v>115</v>
       </c>
       <c r="Y42" t="s">
         <v>115</v>
       </c>
       <c r="Z42" t="s">
         <v>115</v>
       </c>
       <c r="AA42" t="s">
         <v>115</v>
       </c>
       <c r="AB42" t="s">
         <v>115</v>
       </c>