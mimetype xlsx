--- v0 (2025-12-13)
+++ v1 (2026-06-20)
@@ -29,105 +29,105 @@
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="68">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>XLIV сесія VII скликання</t>
   </si>
   <si>
     <t>Бродівська міська рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
     <t>Майброда Ігор Володимирович</t>
   </si>
   <si>
+    <t>Маєвич Юрій Васильович</t>
+  </si>
+  <si>
+    <t>Дудчак Андрій Богданович</t>
+  </si>
+  <si>
+    <t>Белей Анатолій Андрійович</t>
+  </si>
+  <si>
+    <t>Гайченя Іван Іванович</t>
+  </si>
+  <si>
+    <t>Преснер Василь Казимирович</t>
+  </si>
+  <si>
+    <t>Нос Тарас Михайлович</t>
+  </si>
+  <si>
+    <t>Левус Іван Володимирович</t>
+  </si>
+  <si>
+    <t>Бакай Світлана Василівна</t>
+  </si>
+  <si>
+    <t>Габрилюк Юрій Тарасович</t>
+  </si>
+  <si>
+    <t>Кулієвич Світлана Петрівна</t>
+  </si>
+  <si>
+    <t>Кравчук Юрій Омельянович</t>
+  </si>
+  <si>
+    <t>Біль Валентина Іванівна</t>
+  </si>
+  <si>
+    <t>Казмірчук Олег Ярославович</t>
+  </si>
+  <si>
+    <t>Олеха Ірина Маркіянівна</t>
+  </si>
+  <si>
+    <t>Бакай Микола Павлович</t>
+  </si>
+  <si>
+    <t>Ангеляшко Сергій Михайлович</t>
+  </si>
+  <si>
     <t>Семенюк Людмила Йосипівна</t>
   </si>
   <si>
-    <t>Маєвич Юрій Васильович</t>
-[...1 lines deleted...]
-  <si>
     <t>Сержан Юрій Васильович</t>
   </si>
   <si>
     <t>Скорик Григорій Дмитрович</t>
-  </si>
-[...43 lines deleted...]
-    <t>Ангеляшко Сергій Михайлович</t>
   </si>
   <si>
     <t>Тимусь Мирослав Ярославович</t>
   </si>
   <si>
     <t>Фігун Андрій Степанович</t>
   </si>
   <si>
     <t>Чунгін Михайло Петрович</t>
   </si>
   <si>
     <t>Шелест Людмила Василівна</t>
   </si>
   <si>
     <t>Шира Степан Васильович</t>
   </si>
   <si>
     <t>Старик Михайло Іванович</t>
   </si>
   <si>
     <t>Шинькар Володимир Іванович</t>
   </si>
   <si>
     <t>17.10.19  10:21:26</t>
   </si>
@@ -464,93 +464,93 @@
       <c r="F2" t="s">
         <v>35</v>
       </c>
       <c r="G2" t="s">
         <v>36</v>
       </c>
       <c r="H2" t="s">
         <v>37</v>
       </c>
       <c r="I2" t="s" s="5">
         <v>38</v>
       </c>
       <c r="J2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="K2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="L2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="M2" t="s" s="5">
         <v>38</v>
       </c>
       <c r="N2" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="O2" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="P2" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Q2" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R2" t="s" s="5">
         <v>38</v>
       </c>
       <c r="S2" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T2" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="U2" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="V2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W2" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="X2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Y2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Z2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AB2" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AC2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AF2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AG2" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI2" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
@@ -573,93 +573,93 @@
       <c r="F3" t="s">
         <v>35</v>
       </c>
       <c r="G3" t="s">
         <v>36</v>
       </c>
       <c r="H3" t="s">
         <v>37</v>
       </c>
       <c r="I3" t="s" s="5">
         <v>38</v>
       </c>
       <c r="J3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="K3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="L3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="M3" t="s" s="5">
         <v>38</v>
       </c>
       <c r="N3" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="O3" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="P3" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Q3" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R3" t="s" s="5">
         <v>38</v>
       </c>
       <c r="S3" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T3" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="U3" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="V3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W3" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="X3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Y3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Z3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AB3" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AC3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AF3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AG3" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI3" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
@@ -682,93 +682,93 @@
       <c r="F4" t="s">
         <v>35</v>
       </c>
       <c r="G4" t="s">
         <v>36</v>
       </c>
       <c r="H4" t="s">
         <v>37</v>
       </c>
       <c r="I4" t="s" s="5">
         <v>38</v>
       </c>
       <c r="J4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="K4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="L4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="M4" t="s" s="5">
         <v>38</v>
       </c>
       <c r="N4" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="O4" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="P4" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Q4" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R4" t="s" s="5">
         <v>38</v>
       </c>
       <c r="S4" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T4" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="U4" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="V4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W4" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="X4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Y4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Z4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AB4" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AC4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AF4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AG4" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI4" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
@@ -789,93 +789,93 @@
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5" t="s">
         <v>36</v>
       </c>
       <c r="H5" t="s">
         <v>37</v>
       </c>
       <c r="I5" t="s" s="5">
         <v>38</v>
       </c>
       <c r="J5" t="s" s="5">
         <v>39</v>
       </c>
       <c r="K5" t="s" s="5">
         <v>39</v>
       </c>
       <c r="L5" t="s" s="5">
         <v>39</v>
       </c>
       <c r="M5" t="s" s="5">
         <v>38</v>
       </c>
       <c r="N5" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="O5" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="P5" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Q5" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R5" t="s" s="5">
         <v>38</v>
       </c>
       <c r="S5" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T5" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="U5" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="V5" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W5" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="X5" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Y5" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Z5" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA5" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AB5" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AC5" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD5" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE5" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AF5" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AG5" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH5" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI5" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
@@ -896,93 +896,93 @@
       <c r="F6" t="s">
         <v>44</v>
       </c>
       <c r="G6" t="s">
         <v>36</v>
       </c>
       <c r="H6" t="s">
         <v>37</v>
       </c>
       <c r="I6" t="s" s="5">
         <v>38</v>
       </c>
       <c r="J6" t="s" s="5">
         <v>39</v>
       </c>
       <c r="K6" t="s" s="5">
         <v>39</v>
       </c>
       <c r="L6" t="s" s="5">
         <v>39</v>
       </c>
       <c r="M6" t="s" s="5">
         <v>38</v>
       </c>
       <c r="N6" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="O6" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="P6" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Q6" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R6" t="s" s="5">
         <v>38</v>
       </c>
       <c r="S6" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T6" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="U6" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="V6" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W6" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="X6" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Y6" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Z6" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA6" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AB6" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AC6" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD6" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE6" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AF6" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AG6" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH6" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI6" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
@@ -1005,93 +1005,93 @@
       <c r="F7" t="s">
         <v>44</v>
       </c>
       <c r="G7" t="s">
         <v>36</v>
       </c>
       <c r="H7" t="s">
         <v>37</v>
       </c>
       <c r="I7" t="s" s="5">
         <v>38</v>
       </c>
       <c r="J7" t="s" s="5">
         <v>39</v>
       </c>
       <c r="K7" t="s" s="5">
         <v>39</v>
       </c>
       <c r="L7" t="s" s="5">
         <v>39</v>
       </c>
       <c r="M7" t="s" s="5">
         <v>38</v>
       </c>
       <c r="N7" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="O7" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="P7" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Q7" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R7" t="s" s="5">
         <v>38</v>
       </c>
       <c r="S7" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T7" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="U7" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="V7" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W7" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="X7" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Y7" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Z7" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA7" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AB7" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AC7" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD7" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE7" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AF7" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AG7" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH7" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI7" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
@@ -1114,93 +1114,93 @@
       <c r="F8" t="s">
         <v>44</v>
       </c>
       <c r="G8" t="s">
         <v>36</v>
       </c>
       <c r="H8" t="s">
         <v>37</v>
       </c>
       <c r="I8" t="s" s="5">
         <v>38</v>
       </c>
       <c r="J8" t="s" s="5">
         <v>39</v>
       </c>
       <c r="K8" t="s" s="5">
         <v>39</v>
       </c>
       <c r="L8" t="s" s="5">
         <v>39</v>
       </c>
       <c r="M8" t="s" s="5">
         <v>38</v>
       </c>
       <c r="N8" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="O8" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="P8" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Q8" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R8" t="s" s="5">
         <v>38</v>
       </c>
       <c r="S8" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T8" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="U8" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="V8" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W8" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="X8" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Y8" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Z8" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA8" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AB8" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AC8" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD8" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE8" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AF8" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AG8" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH8" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI8" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
@@ -1223,93 +1223,93 @@
       <c r="F9" t="s">
         <v>44</v>
       </c>
       <c r="G9" t="s">
         <v>36</v>
       </c>
       <c r="H9" t="s">
         <v>37</v>
       </c>
       <c r="I9" t="s" s="5">
         <v>38</v>
       </c>
       <c r="J9" t="s" s="5">
         <v>39</v>
       </c>
       <c r="K9" t="s" s="5">
         <v>39</v>
       </c>
       <c r="L9" t="s" s="5">
         <v>39</v>
       </c>
       <c r="M9" t="s" s="5">
         <v>38</v>
       </c>
       <c r="N9" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="O9" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="P9" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Q9" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R9" t="s" s="5">
         <v>38</v>
       </c>
       <c r="S9" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T9" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="U9" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="V9" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W9" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="X9" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Y9" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Z9" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA9" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AB9" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AC9" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD9" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE9" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AF9" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AG9" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH9" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI9" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
@@ -1332,93 +1332,93 @@
       <c r="F10" t="s">
         <v>44</v>
       </c>
       <c r="G10" t="s">
         <v>36</v>
       </c>
       <c r="H10" t="s">
         <v>37</v>
       </c>
       <c r="I10" t="s" s="5">
         <v>38</v>
       </c>
       <c r="J10" t="s" s="5">
         <v>39</v>
       </c>
       <c r="K10" t="s" s="5">
         <v>39</v>
       </c>
       <c r="L10" t="s" s="5">
         <v>39</v>
       </c>
       <c r="M10" t="s" s="5">
         <v>38</v>
       </c>
       <c r="N10" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="O10" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="P10" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Q10" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R10" t="s" s="5">
         <v>38</v>
       </c>
       <c r="S10" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T10" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="U10" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="V10" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W10" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="X10" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Y10" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Z10" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA10" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AB10" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AC10" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD10" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE10" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AF10" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AG10" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH10" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI10" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
@@ -1441,93 +1441,93 @@
       <c r="F11" t="s">
         <v>44</v>
       </c>
       <c r="G11" t="s">
         <v>36</v>
       </c>
       <c r="H11" t="s">
         <v>37</v>
       </c>
       <c r="I11" t="s" s="5">
         <v>38</v>
       </c>
       <c r="J11" t="s" s="5">
         <v>39</v>
       </c>
       <c r="K11" t="s" s="5">
         <v>39</v>
       </c>
       <c r="L11" t="s" s="5">
         <v>39</v>
       </c>
       <c r="M11" t="s" s="5">
         <v>38</v>
       </c>
       <c r="N11" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="O11" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="P11" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Q11" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R11" t="s" s="5">
         <v>38</v>
       </c>
       <c r="S11" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T11" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="U11" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="V11" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W11" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="X11" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Y11" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Z11" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA11" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AB11" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AC11" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD11" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE11" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AF11" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AG11" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH11" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI11" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
@@ -1550,93 +1550,93 @@
       <c r="F12" t="s">
         <v>53</v>
       </c>
       <c r="G12" t="s">
         <v>36</v>
       </c>
       <c r="H12" t="s">
         <v>37</v>
       </c>
       <c r="I12" t="s" s="5">
         <v>38</v>
       </c>
       <c r="J12" t="s" s="5">
         <v>39</v>
       </c>
       <c r="K12" t="s" s="5">
         <v>39</v>
       </c>
       <c r="L12" t="s" s="5">
         <v>39</v>
       </c>
       <c r="M12" t="s" s="5">
         <v>38</v>
       </c>
       <c r="N12" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="O12" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="P12" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Q12" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R12" t="s" s="5">
         <v>38</v>
       </c>
       <c r="S12" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T12" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="U12" t="s" s="5">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="V12" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W12" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="X12" t="s" s="5">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="Y12" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Z12" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA12" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AB12" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AC12" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD12" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE12" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AF12" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AG12" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH12" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI12" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
@@ -1659,93 +1659,93 @@
       <c r="F13" t="s">
         <v>44</v>
       </c>
       <c r="G13" t="s">
         <v>36</v>
       </c>
       <c r="H13" t="s">
         <v>37</v>
       </c>
       <c r="I13" t="s" s="5">
         <v>38</v>
       </c>
       <c r="J13" t="s" s="5">
         <v>39</v>
       </c>
       <c r="K13" t="s" s="5">
         <v>39</v>
       </c>
       <c r="L13" t="s" s="5">
         <v>39</v>
       </c>
       <c r="M13" t="s" s="5">
         <v>38</v>
       </c>
       <c r="N13" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="O13" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="P13" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Q13" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R13" t="s" s="5">
         <v>38</v>
       </c>
       <c r="S13" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T13" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="U13" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="V13" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W13" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="X13" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Y13" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Z13" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA13" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AB13" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AC13" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD13" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE13" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AF13" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AG13" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH13" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI13" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
@@ -1766,184 +1766,184 @@
       <c r="F14" t="s">
         <v>44</v>
       </c>
       <c r="G14" t="s">
         <v>36</v>
       </c>
       <c r="H14" t="s">
         <v>37</v>
       </c>
       <c r="I14" t="s" s="5">
         <v>38</v>
       </c>
       <c r="J14" t="s" s="5">
         <v>39</v>
       </c>
       <c r="K14" t="s" s="5">
         <v>39</v>
       </c>
       <c r="L14" t="s" s="5">
         <v>39</v>
       </c>
       <c r="M14" t="s" s="5">
         <v>38</v>
       </c>
       <c r="N14" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="O14" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="P14" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Q14" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R14" t="s" s="5">
         <v>38</v>
       </c>
       <c r="S14" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T14" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="U14" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="V14" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W14" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="X14" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Y14" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Z14" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA14" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AB14" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AC14" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD14" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE14" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AF14" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AG14" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH14" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI14" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15" t="s">
         <v>58</v>
       </c>
       <c r="J15" t="s">
         <v>59</v>
       </c>
       <c r="K15" t="s">
         <v>59</v>
       </c>
       <c r="L15" t="s">
         <v>59</v>
       </c>
       <c r="M15" t="s">
         <v>58</v>
       </c>
       <c r="N15" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="O15" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="P15" t="s">
         <v>58</v>
       </c>
       <c r="Q15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="R15" t="s">
         <v>58</v>
       </c>
       <c r="S15" t="s">
+        <v>59</v>
+      </c>
+      <c r="T15" t="s">
         <v>58</v>
       </c>
-      <c r="T15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U15" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="V15" t="s">
         <v>59</v>
       </c>
       <c r="W15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="X15" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="Y15" t="s">
         <v>59</v>
       </c>
       <c r="Z15" t="s">
         <v>59</v>
       </c>
       <c r="AA15" t="s">
         <v>59</v>
       </c>
       <c r="AB15" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="AC15" t="s">
         <v>59</v>
       </c>
       <c r="AD15" t="s">
         <v>59</v>
       </c>
       <c r="AE15" t="s">
         <v>61</v>
       </c>
       <c r="AF15" t="s">
         <v>59</v>
       </c>
       <c r="AG15" t="s">
         <v>58</v>
       </c>
       <c r="AH15" t="s">
         <v>59</v>
       </c>
       <c r="AI15" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
@@ -2151,60 +2151,60 @@
       <c r="M18" t="s">
         <v>63</v>
       </c>
       <c r="N18" t="s">
         <v>63</v>
       </c>
       <c r="O18" t="s">
         <v>63</v>
       </c>
       <c r="P18" t="s">
         <v>63</v>
       </c>
       <c r="Q18" t="s">
         <v>63</v>
       </c>
       <c r="R18" t="s">
         <v>63</v>
       </c>
       <c r="S18" t="s">
         <v>63</v>
       </c>
       <c r="T18" t="s">
         <v>63</v>
       </c>
       <c r="U18" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="V18" t="s">
         <v>63</v>
       </c>
       <c r="W18" t="s">
         <v>63</v>
       </c>
       <c r="X18" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="Y18" t="s">
         <v>63</v>
       </c>
       <c r="Z18" t="s">
         <v>63</v>
       </c>
       <c r="AA18" t="s">
         <v>63</v>
       </c>
       <c r="AB18" t="s">
         <v>63</v>
       </c>
       <c r="AC18" t="s">
         <v>63</v>
       </c>
       <c r="AD18" t="s">
         <v>63</v>
       </c>
       <c r="AE18" t="s">
         <v>63</v>
       </c>
       <c r="AF18" t="s">
         <v>63</v>
       </c>
@@ -2221,93 +2221,93 @@
     <row r="19">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19" t="s">
         <v>65</v>
       </c>
       <c r="J19" t="s">
         <v>66</v>
       </c>
       <c r="K19" t="s">
         <v>66</v>
       </c>
       <c r="L19" t="s">
         <v>66</v>
       </c>
       <c r="M19" t="s">
         <v>65</v>
       </c>
       <c r="N19" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="O19" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="P19" t="s">
         <v>65</v>
       </c>
       <c r="Q19" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="R19" t="s">
         <v>65</v>
       </c>
       <c r="S19" t="s">
+        <v>66</v>
+      </c>
+      <c r="T19" t="s">
         <v>65</v>
       </c>
-      <c r="T19" t="s">
+      <c r="U19" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="V19" t="s">
         <v>66</v>
       </c>
       <c r="W19" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="X19" t="s">
         <v>66</v>
       </c>
       <c r="Y19" t="s">
         <v>66</v>
       </c>
       <c r="Z19" t="s">
         <v>66</v>
       </c>
       <c r="AA19" t="s">
         <v>66</v>
       </c>
       <c r="AB19" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="AC19" t="s">
         <v>66</v>
       </c>
       <c r="AD19" t="s">
         <v>66</v>
       </c>
       <c r="AE19" t="s">
         <v>67</v>
       </c>
       <c r="AF19" t="s">
         <v>66</v>
       </c>
       <c r="AG19" t="s">
         <v>65</v>
       </c>
       <c r="AH19" t="s">
         <v>66</v>
       </c>
       <c r="AI19" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">