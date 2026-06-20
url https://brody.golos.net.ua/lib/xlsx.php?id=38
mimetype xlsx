--- v0 (2025-12-13)
+++ v1 (2026-06-20)
@@ -29,105 +29,105 @@
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="67">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>XXVII сесія VII скликання</t>
   </si>
   <si>
     <t>Бродівська міська рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
     <t>Майброда Ігор Володимирович</t>
   </si>
   <si>
+    <t>Маєвич Юрій Васильович</t>
+  </si>
+  <si>
+    <t>Дудчак Андрій Богданович</t>
+  </si>
+  <si>
+    <t>Белей Анатолій Андрійович</t>
+  </si>
+  <si>
+    <t>Гайченя Іван Іванович</t>
+  </si>
+  <si>
+    <t>Преснер Василь Казимирович</t>
+  </si>
+  <si>
+    <t>Нос Тарас Михайлович</t>
+  </si>
+  <si>
+    <t>Левус Іван Володимирович</t>
+  </si>
+  <si>
+    <t>Бакай Світлана Василівна</t>
+  </si>
+  <si>
+    <t>Габрилюк Юрій Тарасович</t>
+  </si>
+  <si>
+    <t>Кулієвич Світлана Петрівна</t>
+  </si>
+  <si>
+    <t>Кравчук Юрій Омельянович</t>
+  </si>
+  <si>
+    <t>Біль Валентина Іванівна</t>
+  </si>
+  <si>
+    <t>Казмірчук Олег Ярославович</t>
+  </si>
+  <si>
+    <t>Олеха Ірина Маркіянівна</t>
+  </si>
+  <si>
+    <t>Бакай Микола Павлович</t>
+  </si>
+  <si>
+    <t>Ангеляшко Сергій Михайлович</t>
+  </si>
+  <si>
     <t>Семенюк Людмила Йосипівна</t>
   </si>
   <si>
-    <t>Маєвич Юрій Васильович</t>
-[...1 lines deleted...]
-  <si>
     <t>Сержан Юрій Васильович</t>
   </si>
   <si>
     <t>Скорик Григорій Дмитрович</t>
-  </si>
-[...43 lines deleted...]
-    <t>Ангеляшко Сергій Михайлович</t>
   </si>
   <si>
     <t>Тимусь Мирослав Ярославович</t>
   </si>
   <si>
     <t>Фігун Андрій Степанович</t>
   </si>
   <si>
     <t>Чунгін Михайло Петрович</t>
   </si>
   <si>
     <t>Шелест Людмила Василівна</t>
   </si>
   <si>
     <t>Шира Степан Васильович</t>
   </si>
   <si>
     <t>Старик Михайло Іванович</t>
   </si>
   <si>
     <t>Шинькар Володимир Іванович</t>
   </si>
   <si>
     <t>19.04.18  10:24:34</t>
   </si>
@@ -452,102 +452,102 @@
           <t>907Про спрямування коштів вільного залишку загального фонду міського бюджету Бродівської міської ради Бродівського району,що утворився станом на 01.01.2018 року</t>
         </is>
       </c>
       <c r="D2" t="s">
         <v>33</v>
       </c>
       <c r="E2" t="s">
         <v>34</v>
       </c>
       <c r="F2" t="s">
         <v>35</v>
       </c>
       <c r="G2" t="s">
         <v>36</v>
       </c>
       <c r="H2" t="s">
         <v>37</v>
       </c>
       <c r="I2" t="s" s="5">
         <v>38</v>
       </c>
       <c r="J2" t="s" s="5">
         <v>38</v>
       </c>
       <c r="K2" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="M2" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N2" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="O2" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="P2" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="Q2" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R2" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S2" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T2" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="U2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="V2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W2" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="X2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Y2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Z2" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AA2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AB2" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AC2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AF2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AG2" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI2" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
@@ -559,102 +559,102 @@
       <c r="C3" t="s" s="4">
         <v>41</v>
       </c>
       <c r="D3" t="s">
         <v>33</v>
       </c>
       <c r="E3" t="s">
         <v>34</v>
       </c>
       <c r="F3" t="s">
         <v>35</v>
       </c>
       <c r="G3" t="s">
         <v>36</v>
       </c>
       <c r="H3" t="s">
         <v>37</v>
       </c>
       <c r="I3" t="s" s="5">
         <v>38</v>
       </c>
       <c r="J3" t="s" s="5">
         <v>38</v>
       </c>
       <c r="K3" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="M3" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N3" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="O3" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="P3" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="Q3" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R3" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S3" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T3" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="U3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="V3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W3" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="X3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Y3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Z3" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AA3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AB3" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AC3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AF3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AG3" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI3" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
@@ -666,102 +666,102 @@
       <c r="C4" t="s" s="4">
         <v>43</v>
       </c>
       <c r="D4" t="s">
         <v>44</v>
       </c>
       <c r="E4" t="s">
         <v>34</v>
       </c>
       <c r="F4" t="s">
         <v>35</v>
       </c>
       <c r="G4" t="s">
         <v>36</v>
       </c>
       <c r="H4" t="s">
         <v>37</v>
       </c>
       <c r="I4" t="s" s="5">
         <v>38</v>
       </c>
       <c r="J4" t="s" s="5">
         <v>38</v>
       </c>
       <c r="K4" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="M4" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N4" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="O4" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="P4" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="Q4" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R4" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S4" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T4" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="U4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="V4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W4" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="X4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Y4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Z4" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AA4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AB4" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AC4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AF4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AG4" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI4" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
@@ -773,102 +773,102 @@
       <c r="C5" t="s" s="4">
         <v>46</v>
       </c>
       <c r="D5" t="s">
         <v>47</v>
       </c>
       <c r="E5" t="s">
         <v>34</v>
       </c>
       <c r="F5" t="s">
         <v>48</v>
       </c>
       <c r="G5" t="s">
         <v>36</v>
       </c>
       <c r="H5" t="s">
         <v>37</v>
       </c>
       <c r="I5" t="s" s="5">
         <v>38</v>
       </c>
       <c r="J5" t="s" s="5">
         <v>38</v>
       </c>
       <c r="K5" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" t="s" s="5">
         <v>39</v>
       </c>
       <c r="M5" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N5" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="O5" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="P5" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="Q5" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R5" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S5" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T5" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="U5" t="s" s="5">
         <v>39</v>
       </c>
       <c r="V5" t="s" s="5">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="W5" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="X5" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Y5" t="s" s="5">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="Z5" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AA5" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AB5" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AC5" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD5" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE5" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AF5" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AG5" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH5" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI5" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
@@ -880,102 +880,102 @@
       <c r="C6" t="s" s="4">
         <v>51</v>
       </c>
       <c r="D6" t="s">
         <v>47</v>
       </c>
       <c r="E6" t="s">
         <v>34</v>
       </c>
       <c r="F6" t="s">
         <v>48</v>
       </c>
       <c r="G6" t="s">
         <v>36</v>
       </c>
       <c r="H6" t="s">
         <v>37</v>
       </c>
       <c r="I6" t="s" s="5">
         <v>38</v>
       </c>
       <c r="J6" t="s" s="5">
         <v>38</v>
       </c>
       <c r="K6" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L6" t="s" s="5">
         <v>39</v>
       </c>
       <c r="M6" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N6" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="O6" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="P6" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="Q6" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R6" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S6" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T6" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="U6" t="s" s="5">
         <v>39</v>
       </c>
       <c r="V6" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W6" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="X6" t="s" s="5">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="Y6" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Z6" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AA6" t="s" s="5">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="AB6" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AC6" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD6" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE6" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AF6" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AG6" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH6" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI6" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
@@ -987,102 +987,102 @@
       <c r="C7" t="s" s="4">
         <v>53</v>
       </c>
       <c r="D7" t="s">
         <v>54</v>
       </c>
       <c r="E7" t="s">
         <v>34</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" t="s">
         <v>36</v>
       </c>
       <c r="H7" t="s">
         <v>37</v>
       </c>
       <c r="I7" t="s" s="5">
         <v>38</v>
       </c>
       <c r="J7" t="s" s="5">
         <v>38</v>
       </c>
       <c r="K7" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L7" t="s" s="5">
         <v>39</v>
       </c>
       <c r="M7" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N7" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="O7" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="P7" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="Q7" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R7" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S7" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T7" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="U7" t="s" s="5">
         <v>39</v>
       </c>
       <c r="V7" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W7" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="X7" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Y7" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Z7" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AA7" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AB7" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AC7" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD7" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE7" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AF7" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AG7" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH7" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI7" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
@@ -1096,102 +1096,102 @@
           <t>913Про погодження надання в строкове платне користування лісової ділянки для культурно – оздоровчих та рекреаційних цілей біля автодороги Київ – Чоп гр. Лаврін П. І.</t>
         </is>
       </c>
       <c r="D8" t="s">
         <v>44</v>
       </c>
       <c r="E8" t="s">
         <v>34</v>
       </c>
       <c r="F8" t="s">
         <v>35</v>
       </c>
       <c r="G8" t="s">
         <v>36</v>
       </c>
       <c r="H8" t="s">
         <v>37</v>
       </c>
       <c r="I8" t="s" s="5">
         <v>38</v>
       </c>
       <c r="J8" t="s" s="5">
         <v>38</v>
       </c>
       <c r="K8" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L8" t="s" s="5">
         <v>39</v>
       </c>
       <c r="M8" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N8" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="O8" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="P8" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="Q8" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R8" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S8" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T8" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="U8" t="s" s="5">
         <v>39</v>
       </c>
       <c r="V8" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W8" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="X8" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Y8" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Z8" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AA8" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AB8" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AC8" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD8" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE8" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AF8" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AG8" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH8" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI8" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
@@ -1203,102 +1203,102 @@
       <c r="C9" t="s" s="4">
         <v>57</v>
       </c>
       <c r="D9" t="s">
         <v>47</v>
       </c>
       <c r="E9" t="s">
         <v>34</v>
       </c>
       <c r="F9" t="s">
         <v>35</v>
       </c>
       <c r="G9" t="s">
         <v>36</v>
       </c>
       <c r="H9" t="s">
         <v>37</v>
       </c>
       <c r="I9" t="s" s="5">
         <v>38</v>
       </c>
       <c r="J9" t="s" s="5">
         <v>38</v>
       </c>
       <c r="K9" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L9" t="s" s="5">
         <v>39</v>
       </c>
       <c r="M9" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N9" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="O9" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="P9" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="Q9" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R9" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S9" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T9" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="U9" t="s" s="5">
         <v>39</v>
       </c>
       <c r="V9" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W9" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="X9" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Y9" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Z9" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AA9" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AB9" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AC9" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD9" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE9" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AF9" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AG9" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH9" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI9" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
@@ -1312,193 +1312,193 @@
           <t>915Про погодження надання в строкове платне користування лісової ділянки для культурно – оздоровчих та рекреаційних цілей біля автодороги Київ – Чоп гр. Лаврін П. І.</t>
         </is>
       </c>
       <c r="D10" t="s">
         <v>54</v>
       </c>
       <c r="E10" t="s">
         <v>34</v>
       </c>
       <c r="F10" t="s">
         <v>35</v>
       </c>
       <c r="G10" t="s">
         <v>36</v>
       </c>
       <c r="H10" t="s">
         <v>37</v>
       </c>
       <c r="I10" t="s" s="5">
         <v>38</v>
       </c>
       <c r="J10" t="s" s="5">
         <v>38</v>
       </c>
       <c r="K10" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L10" t="s" s="5">
         <v>39</v>
       </c>
       <c r="M10" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N10" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="O10" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="P10" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="Q10" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R10" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S10" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T10" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="U10" t="s" s="5">
         <v>39</v>
       </c>
       <c r="V10" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W10" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="X10" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Y10" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Z10" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AA10" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AB10" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AC10" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD10" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE10" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AF10" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AG10" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH10" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI10" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11" t="s">
         <v>59</v>
       </c>
       <c r="J11" t="s">
         <v>59</v>
       </c>
       <c r="K11" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L11" t="s">
         <v>60</v>
       </c>
       <c r="M11" t="s">
+        <v>60</v>
+      </c>
+      <c r="N11" t="s">
         <v>59</v>
       </c>
-      <c r="N11" t="s">
+      <c r="O11" t="s">
+        <v>59</v>
+      </c>
+      <c r="P11" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q11" t="s">
         <v>60</v>
       </c>
-      <c r="O11" t="s">
+      <c r="R11" t="s">
         <v>60</v>
       </c>
-      <c r="P11" t="s">
+      <c r="S11" t="s">
         <v>60</v>
       </c>
-      <c r="Q11" t="s">
+      <c r="T11" t="s">
         <v>59</v>
-      </c>
-[...7 lines deleted...]
-        <v>60</v>
       </c>
       <c r="U11" t="s">
         <v>60</v>
       </c>
       <c r="V11" t="s">
+        <v>61</v>
+      </c>
+      <c r="W11" t="s">
         <v>60</v>
       </c>
-      <c r="W11" t="s">
+      <c r="X11" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>60</v>
+      </c>
+      <c r="Z11" t="s">
         <v>59</v>
       </c>
-      <c r="X11" t="s">
+      <c r="AA11" t="s">
         <v>60</v>
       </c>
-      <c r="Y11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AB11" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="AC11" t="s">
         <v>60</v>
       </c>
       <c r="AD11" t="s">
         <v>60</v>
       </c>
       <c r="AE11" t="s">
         <v>60</v>
       </c>
       <c r="AF11" t="s">
         <v>60</v>
       </c>
       <c r="AG11" t="s">
         <v>59</v>
       </c>
       <c r="AH11" t="s">
         <v>60</v>
       </c>
       <c r="AI11" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
@@ -1709,160 +1709,160 @@
       <c r="N14" t="s">
         <v>63</v>
       </c>
       <c r="O14" t="s">
         <v>63</v>
       </c>
       <c r="P14" t="s">
         <v>63</v>
       </c>
       <c r="Q14" t="s">
         <v>63</v>
       </c>
       <c r="R14" t="s">
         <v>63</v>
       </c>
       <c r="S14" t="s">
         <v>63</v>
       </c>
       <c r="T14" t="s">
         <v>63</v>
       </c>
       <c r="U14" t="s">
         <v>63</v>
       </c>
       <c r="V14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="W14" t="s">
         <v>63</v>
       </c>
       <c r="X14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="Y14" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="Z14" t="s">
         <v>63</v>
       </c>
       <c r="AA14" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="AB14" t="s">
         <v>63</v>
       </c>
       <c r="AC14" t="s">
         <v>63</v>
       </c>
       <c r="AD14" t="s">
         <v>63</v>
       </c>
       <c r="AE14" t="s">
         <v>63</v>
       </c>
       <c r="AF14" t="s">
         <v>63</v>
       </c>
       <c r="AG14" t="s">
         <v>63</v>
       </c>
       <c r="AH14" t="s">
         <v>63</v>
       </c>
       <c r="AI14" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15" t="s">
         <v>65</v>
       </c>
       <c r="J15" t="s">
         <v>65</v>
       </c>
       <c r="K15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L15" t="s">
         <v>66</v>
       </c>
       <c r="M15" t="s">
+        <v>66</v>
+      </c>
+      <c r="N15" t="s">
         <v>65</v>
       </c>
-      <c r="N15" t="s">
+      <c r="O15" t="s">
+        <v>65</v>
+      </c>
+      <c r="P15" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q15" t="s">
         <v>66</v>
       </c>
-      <c r="O15" t="s">
+      <c r="R15" t="s">
         <v>66</v>
       </c>
-      <c r="P15" t="s">
+      <c r="S15" t="s">
         <v>66</v>
       </c>
-      <c r="Q15" t="s">
+      <c r="T15" t="s">
         <v>65</v>
-      </c>
-[...7 lines deleted...]
-        <v>66</v>
       </c>
       <c r="U15" t="s">
         <v>66</v>
       </c>
       <c r="V15" t="s">
         <v>66</v>
       </c>
       <c r="W15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="X15" t="s">
         <v>66</v>
       </c>
       <c r="Y15" t="s">
         <v>66</v>
       </c>
       <c r="Z15" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="AA15" t="s">
         <v>66</v>
       </c>
       <c r="AB15" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="AC15" t="s">
         <v>66</v>
       </c>
       <c r="AD15" t="s">
         <v>66</v>
       </c>
       <c r="AE15" t="s">
         <v>66</v>
       </c>
       <c r="AF15" t="s">
         <v>66</v>
       </c>
       <c r="AG15" t="s">
         <v>65</v>
       </c>
       <c r="AH15" t="s">
         <v>66</v>
       </c>
       <c r="AI15" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">