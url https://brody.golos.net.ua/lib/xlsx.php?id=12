--- v0 (2025-12-13)
+++ v1 (2026-06-20)
@@ -29,105 +29,105 @@
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>XV сесія VII скликання</t>
   </si>
   <si>
     <t>Бродівська міська рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
     <t>Майброда Ігор Володимирович</t>
   </si>
   <si>
+    <t>Маєвич Юрій Васильович</t>
+  </si>
+  <si>
+    <t>Дудчак Андрій Богданович</t>
+  </si>
+  <si>
+    <t>Белей Анатолій Андрійович</t>
+  </si>
+  <si>
+    <t>Гайченя Іван Іванович</t>
+  </si>
+  <si>
+    <t>Преснер Василь Казимирович</t>
+  </si>
+  <si>
+    <t>Нос Тарас Михайлович</t>
+  </si>
+  <si>
+    <t>Левус Іван Володимирович</t>
+  </si>
+  <si>
+    <t>Бакай Світлана Василівна</t>
+  </si>
+  <si>
+    <t>Габрилюк Юрій Тарасович</t>
+  </si>
+  <si>
+    <t>Кулієвич Світлана Петрівна</t>
+  </si>
+  <si>
+    <t>Кравчук Юрій Омельянович</t>
+  </si>
+  <si>
+    <t>Біль Валентина Іванівна</t>
+  </si>
+  <si>
+    <t>Казмірчук Олег Ярославович</t>
+  </si>
+  <si>
+    <t>Олеха Ірина Маркіянівна</t>
+  </si>
+  <si>
+    <t>Бакай Микола Павлович</t>
+  </si>
+  <si>
+    <t>Ангеляшко Сергій Михайлович</t>
+  </si>
+  <si>
     <t>Семенюк Людмила Йосипівна</t>
   </si>
   <si>
-    <t>Маєвич Юрій Васильович</t>
-[...1 lines deleted...]
-  <si>
     <t>Сержан Юрій Васильович</t>
   </si>
   <si>
     <t>Скорик Григорій Дмитрович</t>
-  </si>
-[...43 lines deleted...]
-    <t>Ангеляшко Сергій Михайлович</t>
   </si>
   <si>
     <t>Тимусь Мирослав Ярославович</t>
   </si>
   <si>
     <t>Фігун Андрій Степанович</t>
   </si>
   <si>
     <t>Чабуркіна Галина Степанівна</t>
   </si>
   <si>
     <t>Чунгін Михайло Петрович</t>
   </si>
   <si>
     <t>Шелест Людмила Василівна</t>
   </si>
   <si>
     <t>Шира Степан Васильович</t>
   </si>
   <si>
     <t>Старик Михайло Іванович</t>
   </si>
   <si>
     <t>15.12.16  10:18:01</t>
   </si>
@@ -411,96 +411,96 @@
       <c r="E2" t="s">
         <v>35</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2" t="s">
         <v>37</v>
       </c>
       <c r="H2" t="s">
         <v>38</v>
       </c>
       <c r="I2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J2" t="s" s="5">
         <v>40</v>
       </c>
       <c r="K2" t="s" s="5">
         <v>40</v>
       </c>
       <c r="L2" t="s" s="5">
         <v>40</v>
       </c>
       <c r="M2" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="N2" t="s" s="5">
         <v>40</v>
       </c>
       <c r="O2" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="P2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Q2" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="R2" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="S2" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T2" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U2" t="s" s="5">
         <v>40</v>
       </c>
       <c r="V2" t="s" s="5">
         <v>40</v>
       </c>
       <c r="W2" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X2" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y2" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="Z2" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA2" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB2" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="AC2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE2" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AF2" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AG2" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AH2" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AI2" t="s" s="5">
         <v>40</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
@@ -520,187 +520,187 @@
       <c r="E3" t="s">
         <v>35</v>
       </c>
       <c r="F3" t="s">
         <v>42</v>
       </c>
       <c r="G3" t="s">
         <v>37</v>
       </c>
       <c r="H3" t="s">
         <v>38</v>
       </c>
       <c r="I3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="J3" t="s" s="5">
         <v>40</v>
       </c>
       <c r="K3" t="s" s="5">
         <v>40</v>
       </c>
       <c r="L3" t="s" s="5">
         <v>40</v>
       </c>
       <c r="M3" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="N3" t="s" s="5">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="O3" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="P3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Q3" t="s" s="5">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="R3" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="S3" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T3" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U3" t="s" s="5">
         <v>40</v>
       </c>
       <c r="V3" t="s" s="5">
         <v>40</v>
       </c>
       <c r="W3" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X3" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y3" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="Z3" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA3" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB3" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="AC3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE3" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AF3" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AG3" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AH3" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AI3" t="s" s="5">
         <v>40</v>
       </c>
     </row>
     <row r="4">
       <c r="A4"/>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4" t="s">
         <v>44</v>
       </c>
       <c r="J4" t="s">
         <v>45</v>
       </c>
       <c r="K4" t="s">
         <v>45</v>
       </c>
       <c r="L4" t="s">
         <v>45</v>
       </c>
       <c r="M4" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="N4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O4" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="P4" t="s">
         <v>44</v>
       </c>
       <c r="Q4" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="R4" t="s">
+        <v>45</v>
+      </c>
+      <c r="S4" t="s">
+        <v>45</v>
+      </c>
+      <c r="T4" t="s">
+        <v>45</v>
+      </c>
+      <c r="U4" t="s">
+        <v>45</v>
+      </c>
+      <c r="V4" t="s">
+        <v>45</v>
+      </c>
+      <c r="W4" t="s">
+        <v>45</v>
+      </c>
+      <c r="X4" t="s">
+        <v>45</v>
+      </c>
+      <c r="Y4" t="s">
         <v>44</v>
       </c>
-      <c r="S4" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="Z4" t="s">
         <v>45</v>
       </c>
       <c r="AA4" t="s">
         <v>45</v>
       </c>
       <c r="AB4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="AC4" t="s">
         <v>44</v>
       </c>
       <c r="AD4" t="s">
         <v>44</v>
       </c>
       <c r="AE4" t="s">
         <v>45</v>
       </c>
       <c r="AF4" t="s">
         <v>45</v>
       </c>
       <c r="AG4" t="s">
         <v>45</v>
       </c>
       <c r="AH4" t="s">
         <v>45</v>
       </c>
       <c r="AI4" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="5">
       <c r="A5"/>
@@ -887,60 +887,60 @@
     <row r="7">
       <c r="A7"/>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7" t="s">
         <v>48</v>
       </c>
       <c r="J7" t="s">
         <v>48</v>
       </c>
       <c r="K7" t="s">
         <v>48</v>
       </c>
       <c r="L7" t="s">
         <v>48</v>
       </c>
       <c r="M7" t="s">
         <v>48</v>
       </c>
       <c r="N7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O7" t="s">
         <v>48</v>
       </c>
       <c r="P7" t="s">
         <v>48</v>
       </c>
       <c r="Q7" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="R7" t="s">
         <v>48</v>
       </c>
       <c r="S7" t="s">
         <v>48</v>
       </c>
       <c r="T7" t="s">
         <v>48</v>
       </c>
       <c r="U7" t="s">
         <v>48</v>
       </c>
       <c r="V7" t="s">
         <v>48</v>
       </c>
       <c r="W7" t="s">
         <v>48</v>
       </c>
       <c r="X7" t="s">
         <v>48</v>
       </c>
       <c r="Y7" t="s">
         <v>48</v>
       </c>
@@ -975,96 +975,96 @@
         <v>48</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8" t="s">
         <v>50</v>
       </c>
       <c r="J8" t="s">
         <v>51</v>
       </c>
       <c r="K8" t="s">
         <v>51</v>
       </c>
       <c r="L8" t="s">
         <v>51</v>
       </c>
       <c r="M8" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="N8" t="s">
         <v>51</v>
       </c>
       <c r="O8" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="P8" t="s">
         <v>50</v>
       </c>
       <c r="Q8" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R8" t="s">
+        <v>51</v>
+      </c>
+      <c r="S8" t="s">
+        <v>51</v>
+      </c>
+      <c r="T8" t="s">
+        <v>51</v>
+      </c>
+      <c r="U8" t="s">
+        <v>51</v>
+      </c>
+      <c r="V8" t="s">
+        <v>51</v>
+      </c>
+      <c r="W8" t="s">
+        <v>51</v>
+      </c>
+      <c r="X8" t="s">
+        <v>51</v>
+      </c>
+      <c r="Y8" t="s">
         <v>50</v>
       </c>
-      <c r="S8" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="Z8" t="s">
         <v>51</v>
       </c>
       <c r="AA8" t="s">
         <v>51</v>
       </c>
       <c r="AB8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AC8" t="s">
         <v>50</v>
       </c>
       <c r="AD8" t="s">
         <v>50</v>
       </c>
       <c r="AE8" t="s">
         <v>51</v>
       </c>
       <c r="AF8" t="s">
         <v>51</v>
       </c>
       <c r="AG8" t="s">
         <v>51</v>
       </c>
       <c r="AH8" t="s">
         <v>51</v>
       </c>
       <c r="AI8" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">